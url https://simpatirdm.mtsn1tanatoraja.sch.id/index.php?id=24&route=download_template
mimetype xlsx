--- v0 (2026-07-25)
+++ v1 (2026-10-24)
@@ -10476,51 +10476,53 @@
       </c>
       <c r="D24" s="4">
         <v>3128387100</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>55</v>
       </c>
       <c r="F24" s="17"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>56</v>
       </c>
       <c r="C25" s="4">
         <v>180021</v>
       </c>
       <c r="D25" s="4">
         <v>3111701210</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="F25" s="17"/>
+      <c r="F25" s="17">
+        <v>1</v>
+      </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4"/>
       <c r="B26" s="4"/>
       <c r="C26" s="4"/>
       <c r="D26" s="4"/>
       <c r="E26" s="4"/>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4"/>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4"/>
       <c r="B28" s="4"/>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="4"/>
       <c r="F28" s="5"/>
     </row>